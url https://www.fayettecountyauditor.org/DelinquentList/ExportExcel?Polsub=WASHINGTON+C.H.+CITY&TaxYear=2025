--- v2 (2026-08-23)
+++ v3 (2026-11-03)
@@ -5,671 +5,254 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>215-020-4-00-046-00</t>
-[...8 lines deleted...]
-    <t>524 CAROLYN RD LOT 17</t>
+    <t>00025</t>
+  </si>
+  <si>
+    <t>HANNA RONNIE E HANNA JERRY L</t>
+  </si>
+  <si>
+    <t>WASHINGTON COURT HOUSE CSD</t>
+  </si>
+  <si>
+    <t>678 ROBINSON RD LOT 3</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00025</t>
-[...10 lines deleted...]
-  <si>
     <t>00248</t>
   </si>
   <si>
     <t>CANNON SONYA &amp; DUSTY FOLLROD</t>
   </si>
   <si>
     <t>678 ROBINSON RD LOT 14</t>
   </si>
   <si>
     <t>00370</t>
   </si>
   <si>
     <t>OROS CINDY</t>
   </si>
   <si>
     <t>678 ROBINSON RD LOT 7</t>
   </si>
   <si>
     <t>01261</t>
   </si>
   <si>
     <t>VANDERBILT MORTGAGE &amp; FINANCE COMPANY</t>
   </si>
   <si>
     <t>1025 DAYTON AVE</t>
   </si>
   <si>
     <t>211-002-1-00-010-01</t>
   </si>
   <si>
     <t>WCH RENTALS LLC</t>
   </si>
   <si>
     <t>704 COLUMBUS AVE LOT 3</t>
   </si>
   <si>
-    <t>211-004-1-00-002-00</t>
-[...7 lines deleted...]
-  <si>
     <t>211-004-1-00-182-01</t>
   </si>
   <si>
     <t>STOLZENBURG LAURA VOSS</t>
   </si>
   <si>
     <t>E MARKET ST LOT 434</t>
   </si>
   <si>
-    <t>211-004-1-00-183-00</t>
-[...97 lines deleted...]
-  <si>
     <t>211-008-1-00-016-00</t>
   </si>
   <si>
     <t>B &amp; M BROTHERS REAL ESTATE LLC</t>
   </si>
   <si>
     <t>708 CAMPBELL ST LOT 95</t>
   </si>
   <si>
-    <t>211-008-1-00-110-00</t>
-[...31 lines deleted...]
-  <si>
     <t>211-010-1-00-094-00</t>
   </si>
   <si>
     <t>J-ZAP PROPERTY MANAGEMENT LLC</t>
   </si>
   <si>
     <t>622 ROSE AVE LOT 205</t>
   </si>
   <si>
     <t>211-010-1-00-095-00</t>
   </si>
   <si>
     <t>901 DELAWARE ST LOT 206</t>
   </si>
   <si>
-    <t>211-010-1-00-113-00</t>
-[...58 lines deleted...]
-  <si>
     <t>212-016-2-00-049-00</t>
   </si>
   <si>
     <t>SMITH ANDREW W</t>
   </si>
   <si>
     <t>231 N MAIN ST LOT 70</t>
   </si>
   <si>
-    <t>212-019-2-00-035-00</t>
-[...52 lines deleted...]
-  <si>
     <t>213-026-3-00-028-00</t>
   </si>
   <si>
     <t>MARZICH BRIAN &amp; TRACEY SURV</t>
   </si>
   <si>
     <t>512 S FAYETTE ST</t>
   </si>
   <si>
-    <t>213-026-3-00-134-01</t>
-[...22 lines deleted...]
-  <si>
     <t>213-027-3-00-119-01</t>
   </si>
   <si>
     <t>PARSON COLTON LEVI</t>
   </si>
   <si>
     <t>OAK ST LOT 100</t>
   </si>
   <si>
-    <t>213-027-3-02-062-00</t>
-[...25 lines deleted...]
-  <si>
     <t>213-028-3-00-149-00</t>
   </si>
   <si>
     <t>236 HICKORY ST LOT 62</t>
   </si>
   <si>
-    <t>213-028-3-00-152-00</t>
-[...34 lines deleted...]
-  <si>
     <t>214-001-4-00-015-00</t>
   </si>
   <si>
     <t>FRISBIE HILDA</t>
   </si>
   <si>
     <t>422 BROADWAY ST LOT 41</t>
   </si>
   <si>
     <t>214-007-4-00-004-00</t>
   </si>
   <si>
     <t>ARGUETA MARIA</t>
   </si>
   <si>
     <t>703 JOHN ST LOT 4</t>
   </si>
   <si>
-    <t>214-007-4-00-050-00</t>
-[...7 lines deleted...]
-  <si>
     <t>214-008-4-00-011-00</t>
   </si>
   <si>
     <t>MCCLENDON ROBERT N</t>
   </si>
   <si>
     <t>JOHN ST</t>
   </si>
   <si>
     <t>214-008-4-00-016-00</t>
   </si>
   <si>
     <t>1003 JOHN ST</t>
   </si>
   <si>
-    <t>214-009-4-00-024-00</t>
-[...7 lines deleted...]
-  <si>
     <t>214-009-4-00-106-00</t>
   </si>
   <si>
     <t>707 BROADWAY ST</t>
   </si>
   <si>
     <t>214-009-4-00-116-00</t>
   </si>
   <si>
     <t>DILLION HAROLD F &amp; KELLY J SURV</t>
   </si>
   <si>
     <t>810 JOHN ST LOT 41</t>
   </si>
   <si>
     <t>214-010-4-00-023-00</t>
   </si>
   <si>
     <t>1126 YEOMAN ST LOT 348</t>
   </si>
   <si>
     <t>214-010-4-00-024-00</t>
   </si>
   <si>
     <t>633 CHURCH ST LOT 348</t>
   </si>
   <si>
-    <t>214-010-4-00-040-00</t>
-[...16 lines deleted...]
-  <si>
     <t>214-015-4-00-029-00</t>
   </si>
   <si>
     <t>HUYNH CHRISTY</t>
   </si>
   <si>
     <t>311 E ELM ST LOT 3</t>
-  </si>
-[...25 lines deleted...]
-    <t>614 CAROLYN RD LOT 12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -679,1536 +262,549 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F70" headerRowCount="1">
-  <autoFilter ref="A1:F70"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F23" headerRowCount="1">
+  <autoFilter ref="A1:F23"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=16997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=16154&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/ManufacturedHome?Property_ID=18845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=10670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=11473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=12362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=13996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=14872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountyauditor.org/RealEstate/Index?Property_ID=15777&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.02839469909668" customWidth="1"/>
-    <col min="2" max="2" width="50.08707046508789" customWidth="1"/>
+    <col min="2" max="2" width="43.467838287353516" customWidth="1"/>
     <col min="3" max="3" width="31.415111541748047" customWidth="1"/>
-    <col min="4" max="4" width="27.33308219909668" customWidth="1"/>
+    <col min="4" max="4" width="25.29104232788086" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>1068.84</v>
+        <v>408.3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2">
-        <v>387.93</v>
+        <v>21.76</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="2">
-        <v>20.67</v>
+        <v>106.93</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="2">
-        <v>101.6</v>
+        <v>2720.32</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="2">
-        <v>2584.63</v>
+        <v>35260.92</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>35260.92</v>
+        <v>89.15</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>111.55</v>
+        <v>207.83</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>89.15</v>
+        <v>1184.99</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>283.14</v>
+        <v>572.56</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>5494.56</v>
+        <v>955.49</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>68.36</v>
+        <v>2733.29</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>581.06</v>
+        <v>56.1</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>205.39</v>
+        <v>22146.15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2">
-        <v>8.85</v>
+        <v>23029.11</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E16" s="2">
-        <v>1008.34</v>
+        <v>105.97</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E17" s="2">
-        <v>771.26</v>
+        <v>680.99</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>2365.67</v>
+        <v>4041.77</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2">
-        <v>11901.49</v>
+        <v>14834.62</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E20" s="2">
-        <v>2673.89</v>
+        <v>78.3</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2">
-        <v>207.83</v>
+        <v>2599.73</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E22" s="2">
-        <v>2798.41</v>
+        <v>26323.77</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2">
-        <v>148.45</v>
+        <v>3846.69</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>10</v>
-[...938 lines deleted...]
-      <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
-    <hyperlink ref="F24" r:id="rId24"/>
-[...45 lines deleted...]
-    <hyperlink ref="F70" r:id="rId70"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>